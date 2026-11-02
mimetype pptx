--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -2631,51 +2631,51 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Base: check-list de avaliação da hospedagem · período de 28/07/2026 – 04/08/2026</a:t>
             </a:r>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="pt-BR" dirty="0" sz="1050">
                 <a:solidFill>
                   <a:srgbClr val="F6F3E4">
                     <a:alpha val="62000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Atualizado em 16/09/2026 às 06h05</a:t>
+              <a:t>Atualizado em 02/11/2026 às 09h47</a:t>
             </a:r>
             <a:endParaRPr lang="pt-BR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="539" name="forma539"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6743700"/>
             <a:ext cx="1748064" cy="114300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="132A13"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>